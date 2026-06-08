--- v1 (2026-02-10)
+++ v2 (2026-06-08)
@@ -1,408 +1,180 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29426"/>
+<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB934BDB-3981-42AC-8F20-77B31A46DE7B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Daily Inventory Upload" sheetId="1" r:id="rId1"/>
+    <sheet name="Daily Inventory Upload" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191028"/>
-[...15 lines deleted...]
-  </extLst>
+  <definedNames/>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...174 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...20 lines deleted...]
-      <scheme val="minor"/>
+      <b val="1"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="2">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...24 lines deleted...]
-      <diagonal/>
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
-[...26 lines deleted...]
-      <alignment horizontal="left" vertical="top"/>
+  <cellXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
-  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
-    <mruColors>
-[...1 lines deleted...]
-    </mruColors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -645,859 +417,683 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AF5"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:AH4"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="9.5703125" bestFit="1" customWidth="1"/>
-[...29 lines deleted...]
-    <col min="32" max="32" width="16.7109375" bestFit="1" customWidth="1"/>
+    <col width="9" customWidth="1" min="1" max="1"/>
+    <col width="19" customWidth="1" min="2" max="2"/>
+    <col width="22" customWidth="1" min="3" max="3"/>
+    <col width="21" customWidth="1" min="4" max="4"/>
+    <col width="15" customWidth="1" min="5" max="5"/>
+    <col width="25" customWidth="1" min="6" max="6"/>
+    <col width="26" customWidth="1" min="7" max="7"/>
+    <col width="18" customWidth="1" min="8" max="8"/>
+    <col width="18" customWidth="1" min="9" max="9"/>
+    <col width="22" customWidth="1" min="10" max="10"/>
+    <col width="23" customWidth="1" min="11" max="11"/>
+    <col width="18" customWidth="1" min="12" max="12"/>
+    <col width="24" customWidth="1" min="13" max="13"/>
+    <col width="15" customWidth="1" min="14" max="14"/>
+    <col width="36" customWidth="1" min="15" max="15"/>
+    <col width="22" customWidth="1" min="16" max="16"/>
+    <col width="21" customWidth="1" min="17" max="17"/>
+    <col width="22" customWidth="1" min="18" max="18"/>
+    <col width="23" customWidth="1" min="19" max="19"/>
+    <col width="23" customWidth="1" min="20" max="20"/>
+    <col width="22" customWidth="1" min="21" max="21"/>
+    <col width="23" customWidth="1" min="22" max="22"/>
+    <col width="24" customWidth="1" min="23" max="23"/>
+    <col width="27" customWidth="1" min="24" max="24"/>
+    <col width="60" customWidth="1" min="25" max="25"/>
+    <col width="27" customWidth="1" min="26" max="26"/>
+    <col width="33" customWidth="1" min="27" max="27"/>
+    <col width="24" customWidth="1" min="28" max="28"/>
+    <col width="34" customWidth="1" min="29" max="29"/>
+    <col width="24" customWidth="1" min="30" max="30"/>
+    <col width="23" customWidth="1" min="31" max="31"/>
+    <col width="33" customWidth="1" min="32" max="32"/>
+    <col width="13" customWidth="1" min="33" max="33"/>
+    <col width="19" customWidth="1" min="34" max="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" s="7" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>SKU</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Product Condition</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Location Name</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Location Street</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Location City</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Location State/Province</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Location Zip/Postal Code</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Location Country</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Quantity On Hand</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>ConEquip Price (USD)</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>List Price/MSRP (USD)</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>Product Category</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>Alternate Part Numbers</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Superseded by</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Makes/Models</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Product Length (in.)</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Product Width (in.)</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Product Height (in.)</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Product Weight (lbs.)</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Shipping Length (in.)</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Shipping Width (in.)</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Shipping Height (in.)</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Shipping Weight (lbs.)</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Image Name</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Image URL</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Install Instructions Name</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>Description</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>Meta Title</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>Meta Description</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>Meta Keywords</t>
+        </is>
+      </c>
+      <c r="AE1" s="1" t="inlineStr">
+        <is>
+          <t>Warranty Name</t>
+        </is>
+      </c>
+      <c r="AF1" s="1" t="inlineStr">
+        <is>
+          <t>Warranty Description</t>
+        </is>
+      </c>
+      <c r="AG1" s="1" t="inlineStr">
+        <is>
+          <t>Core Charge</t>
+        </is>
+      </c>
+      <c r="AH1" s="1" t="inlineStr">
+        <is>
+          <t>Shipping Included</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>ABC-123</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>New OEM</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Birmingham Warehouse</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>123 Industrial Blvd</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Birmingham</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>AL</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>35203</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="I2" t="n">
+        <v>4</v>
+      </c>
+      <c r="J2" t="n">
+        <v>1895.25</v>
+      </c>
+      <c r="K2" t="n">
+        <v>2499.99</v>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>Final Drives</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t>ABC-124|ABC-126</t>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>Caterpillar, 312|Caterpillar, 315L</t>
+        </is>
+      </c>
+      <c r="P2" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="Q2" t="n">
+        <v>18.5</v>
+      </c>
+      <c r="R2" t="n">
+        <v>23</v>
+      </c>
+      <c r="S2" t="n">
+        <v>100.25</v>
+      </c>
+      <c r="T2" t="n">
+        <v>12</v>
+      </c>
+      <c r="U2" t="n">
+        <v>24</v>
+      </c>
+      <c r="V2" t="n">
+        <v>24</v>
+      </c>
+      <c r="W2" t="n">
+        <v>110</v>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t>abc123.jpg|abc123-alt.jpg</t>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr"/>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t>abc123-install.pdf</t>
+        </is>
+      </c>
+      <c r="AA2" t="inlineStr">
+        <is>
+          <t>Final drive assembly, OEM.</t>
+        </is>
+      </c>
+      <c r="AB2" t="inlineStr">
+        <is>
+          <t>ABC-123 Final Drive</t>
+        </is>
+      </c>
+      <c r="AC2" t="inlineStr">
+        <is>
+          <t>Final drive for Cat 312/315L</t>
+        </is>
+      </c>
+      <c r="AD2" t="inlineStr">
+        <is>
+          <t>final drive|ABC-123</t>
+        </is>
+      </c>
+      <c r="AE2" t="inlineStr">
+        <is>
+          <t>30 day policy</t>
+        </is>
+      </c>
+      <c r="AF2" t="inlineStr">
+        <is>
+          <t>Return within 30 days.</t>
+        </is>
+      </c>
+      <c r="AG2" t="inlineStr"/>
+      <c r="AH2" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>ABC-123</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>New Replacement</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>Birmingham Warehouse</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>123 Industrial Blvd</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Birmingham</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>AL</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>35203</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="I3" t="n">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...26 lines deleted...]
-      <c r="K1" s="5" t="s">
+      <c r="J3" t="n">
+        <v>1895.25</v>
+      </c>
+      <c r="K3" t="n">
+        <v>2499.99</v>
+      </c>
+      <c r="L3" t="inlineStr">
+        <is>
+          <t>Final Drives</t>
+        </is>
+      </c>
+      <c r="M3" t="inlineStr">
+        <is>
+          <t>ABC-124|ABC-126</t>
+        </is>
+      </c>
+      <c r="N3" t="inlineStr"/>
+      <c r="O3" t="inlineStr">
+        <is>
+          <t>Caterpillar, 312</t>
+        </is>
+      </c>
+      <c r="P3" t="n">
+        <v>9.5</v>
+      </c>
+      <c r="Q3" t="n">
+        <v>18.5</v>
+      </c>
+      <c r="R3" t="n">
+        <v>23</v>
+      </c>
+      <c r="S3" t="n">
+        <v>100.25</v>
+      </c>
+      <c r="T3" t="n">
+        <v>12</v>
+      </c>
+      <c r="U3" t="n">
+        <v>24</v>
+      </c>
+      <c r="V3" t="n">
+        <v>24</v>
+      </c>
+      <c r="W3" t="n">
+        <v>110</v>
+      </c>
+      <c r="X3" t="inlineStr">
+        <is>
+          <t>abc123.jpg|abc123-alt.jpg</t>
+        </is>
+      </c>
+      <c r="Y3" t="inlineStr"/>
+      <c r="Z3" t="inlineStr">
+        <is>
+          <t>abc123-install.pdf</t>
+        </is>
+      </c>
+      <c r="AA3" t="inlineStr">
+        <is>
+          <t>Final drive assembly, OEM.</t>
+        </is>
+      </c>
+      <c r="AB3" t="inlineStr">
+        <is>
+          <t>ABC-123 Final Drive</t>
+        </is>
+      </c>
+      <c r="AC3" t="inlineStr">
+        <is>
+          <t>Final drive for Cat 312/315L</t>
+        </is>
+      </c>
+      <c r="AD3" t="inlineStr">
+        <is>
+          <t>final drive|ABC-123</t>
+        </is>
+      </c>
+      <c r="AE3" t="inlineStr">
+        <is>
+          <t>30 day policy</t>
+        </is>
+      </c>
+      <c r="AF3" t="inlineStr">
+        <is>
+          <t>Return within 30 days.</t>
+        </is>
+      </c>
+      <c r="AG3" t="inlineStr"/>
+      <c r="AH3" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>DEF-456</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>Reman Outright</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>Buffalo Warehouse</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>456 Commerce Dr</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Buffalo</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>NY</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>14052</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>United States</t>
+        </is>
+      </c>
+      <c r="I4" t="n">
         <v>10</v>
       </c>
-      <c r="L1" s="5" t="s">
-[...2 lines deleted...]
-      <c r="M1" s="5" t="s">
+      <c r="J4" t="n">
+        <v>899.99</v>
+      </c>
+      <c r="K4" t="n">
+        <v>1299.99</v>
+      </c>
+      <c r="L4" t="inlineStr">
+        <is>
+          <t>Hydraulic Pumps</t>
+        </is>
+      </c>
+      <c r="M4" t="inlineStr">
+        <is>
+          <t>OEM-DEF-456|CROSS-456</t>
+        </is>
+      </c>
+      <c r="N4" t="inlineStr">
+        <is>
+          <t>DEF-457</t>
+        </is>
+      </c>
+      <c r="O4" t="inlineStr">
+        <is>
+          <t>Komatsu, PC200-7</t>
+        </is>
+      </c>
+      <c r="P4" t="n">
+        <v>18</v>
+      </c>
+      <c r="Q4" t="n">
         <v>12</v>
       </c>
-      <c r="N1" s="5" t="s">
-[...2 lines deleted...]
-      <c r="O1" s="3" t="s">
+      <c r="R4" t="n">
         <v>14</v>
       </c>
-      <c r="P1" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Q1" s="3" t="s">
+      <c r="S4" t="n">
+        <v>45</v>
+      </c>
+      <c r="T4" t="n">
+        <v>20</v>
+      </c>
+      <c r="U4" t="n">
         <v>16</v>
       </c>
-      <c r="R1" s="3" t="s">
-[...130 lines deleted...]
-      <c r="AC2" t="s">
+      <c r="V4" t="n">
+        <v>16</v>
+      </c>
+      <c r="W4" t="n">
         <v>50</v>
       </c>
-      <c r="AD2" t="s">
-[...300 lines deleted...]
-        <v>1</v>
+      <c r="X4" t="inlineStr"/>
+      <c r="Y4" t="inlineStr">
+        <is>
+          <t>https://files.example.com/def456.jpg|https://www.dropbox.com/s/ab12cd34/def456-alt.jpg?dl=0</t>
+        </is>
+      </c>
+      <c r="Z4" t="inlineStr"/>
+      <c r="AA4" t="inlineStr">
+        <is>
+          <t>Hydraulic pump, remanufactured.</t>
+        </is>
+      </c>
+      <c r="AB4" t="inlineStr">
+        <is>
+          <t>DEF-456 Hydraulic Pump</t>
+        </is>
+      </c>
+      <c r="AC4" t="inlineStr">
+        <is>
+          <t>Reman hydraulic pump for PC200-7</t>
+        </is>
+      </c>
+      <c r="AD4" t="inlineStr">
+        <is>
+          <t>hydraulic pump|DEF-456</t>
+        </is>
+      </c>
+      <c r="AE4" t="inlineStr">
+        <is>
+          <t>90 day reman warranty</t>
+        </is>
+      </c>
+      <c r="AF4" t="inlineStr">
+        <is>
+          <t>90 day warranty on reman parts.</t>
+        </is>
+      </c>
+      <c r="AG4" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+      <c r="AH4" t="inlineStr">
+        <is>
+          <t>True</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <dataValidations count="2">
-[...4 lines deleted...]
-  </dataValidations>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...238 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
-  <DocSecurity>0</DocSecurity>
-[...21 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-  <dc:subject/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...6 lines deleted...]
-</file>